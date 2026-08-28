--- v0 (2026-02-01)
+++ v1 (2026-08-28)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3EED1CAD" w14:textId="7ED20EBB" w:rsidR="006D08B2" w:rsidRDefault="00FC5088" w:rsidP="006D08B2">
+    <w:p w14:paraId="3EED1CAD" w14:textId="5FA13235" w:rsidR="006D08B2" w:rsidRDefault="00FC5088" w:rsidP="006D08B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00104F75">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Ciudad de México a ______ de _______________________de 20</w:t>
       </w:r>
       <w:r w:rsidR="008C75E9">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00497040">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D54EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00104F75">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2971F7A2" w14:textId="77777777" w:rsidR="006D08B2" w:rsidRDefault="006D08B2" w:rsidP="006D08B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1435D314" w14:textId="77777777" w:rsidR="006D08B2" w:rsidRDefault="006D08B2" w:rsidP="006D08B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -417,51 +417,51 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00104F75">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">____. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E191CF" w14:textId="77777777" w:rsidR="006D08B2" w:rsidRDefault="006D08B2" w:rsidP="006D08B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FA357BC" w14:textId="1B74A7B6" w:rsidR="006D08B2" w:rsidRPr="008D2E93" w:rsidRDefault="00210C69" w:rsidP="006D08B2">
+    <w:p w14:paraId="7FA357BC" w14:textId="55304426" w:rsidR="006D08B2" w:rsidRPr="008D2E93" w:rsidRDefault="00210C69" w:rsidP="006D08B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Ent</w:t>
       </w:r>
       <w:r w:rsidR="00C75EA4">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -488,59 +488,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">como requisito </w:t>
       </w:r>
       <w:r w:rsidR="008249BC">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">para mi inscripción al </w:t>
       </w:r>
       <w:r w:rsidR="008D2E93" w:rsidRPr="008D2E93">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Semestre </w:t>
       </w:r>
-      <w:r w:rsidR="00FF7166">
+      <w:r w:rsidR="00D54EEE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Primavera 2026</w:t>
+        <w:t xml:space="preserve">Otoño </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7166">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidR="008249BC" w:rsidRPr="008D2E93">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3869C793" w14:textId="77777777" w:rsidR="006D08B2" w:rsidRDefault="006D08B2" w:rsidP="006D08B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D1A2B0B" w14:textId="77777777" w:rsidR="008249BC" w:rsidRDefault="008249BC" w:rsidP="006D08B2">
@@ -687,80 +697,83 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC5088"/>
     <w:rsid w:val="000371BF"/>
     <w:rsid w:val="00104F75"/>
     <w:rsid w:val="00167599"/>
     <w:rsid w:val="00196076"/>
     <w:rsid w:val="00210C69"/>
     <w:rsid w:val="002B3573"/>
     <w:rsid w:val="003B6B61"/>
     <w:rsid w:val="00431909"/>
     <w:rsid w:val="00497040"/>
     <w:rsid w:val="005B76B3"/>
     <w:rsid w:val="006D08B2"/>
     <w:rsid w:val="008249BC"/>
     <w:rsid w:val="008C75E9"/>
     <w:rsid w:val="008D2E93"/>
     <w:rsid w:val="00964BEA"/>
     <w:rsid w:val="009757ED"/>
+    <w:rsid w:val="00A72D53"/>
     <w:rsid w:val="00A76F04"/>
     <w:rsid w:val="00C75EA4"/>
+    <w:rsid w:val="00D54EEE"/>
     <w:rsid w:val="00D96AF7"/>
     <w:rsid w:val="00E109FD"/>
     <w:rsid w:val="00F94888"/>
     <w:rsid w:val="00FC5088"/>
     <w:rsid w:val="00FF7166"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1458,65 +1471,65 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>206</Words>
-  <Characters>1137</Characters>
+  <Characters>1134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1341</CharactersWithSpaces>
+  <CharactersWithSpaces>1338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>proyector</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>