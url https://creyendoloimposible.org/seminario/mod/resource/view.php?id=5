--- v0 (2026-02-01)
+++ v1 (2026-08-28)
@@ -96,51 +96,51 @@
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="868686"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7ACD294B" id="Rectángulo 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:491.4pt;margin-top:4.7pt;width:70.85pt;height:85.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHmFjDAIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTpJtYcVarbLeq&#10;tL1I234AwThGBYYOJM726zvgJBu1b1X9gBgPnDlz5rC6PVrDDgqDBtfwalJyppyEVrtdw79/e3iz&#10;4CxE4VphwKmGP6vAb9evX60GX6sp9GBahYxAXKgH3/A+Rl8XRZC9siJMwCtHyQ7Qikgh7ooWxUDo&#10;1hTTsnxXDICtR5AqBPp7Pyb5OuN3nZLxS9cFFZlpOHGLecW8btNarFei3qHwvZYnGuIfWFihHRW9&#10;QN2LKNge9V9QVkuEAF2cSLAFdJ2WKvdA3VTlH9089cKr3AuJE/xFpvD/YOXnw5P/iol68I8gfwTm&#10;YNMLt1N3iDD0SrRUrkpCFYMP9eVCCgJdZdvhE7Q0WrGPkDU4dmgTIHXHjlnq54vU6hiZpJ+L5fJm&#10;OedMUqoqF2X1dp5LiPp822OIHxRYljYNRxplRheHxxATG1Gfj6RiDh60MXmcxrGBUJflvMw3Ahjd&#10;pmzuMjlLbQyygyBPxOPYGrV/fcrqSLY02hLTMn2jUZIa712bq0ShzbgnJsYlbJUNd6J31idZMdRb&#10;aJ9JK4TRgfRiaNMD/uJsIPc1PPzcC1ScmY+O9F5Ws1myaw5m85spBXid2V5nhJMERc1wNm43cbT4&#10;3qPe9VSpykI4uKMZdTrL98LqNFlyWFb19BqSha/jfOrlza5/AwAA//8DAFBLAwQUAAYACAAAACEA&#10;zsW4NeEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm500bTSN2ZQieBC0&#10;0Cql3rbZbRK6f8Lupo3f3ulJb294w3u/Vy5Ho9lZ+dA5y2E6SYApWzvZ2YbD1+frQw4sRGGl0M4q&#10;Dj8qwLK6vSlFId3FbtR5GxtGITYUgkMbY18ghrpVRoSJ65Ul7+i8EZFO36D04kLhRmOaJI9oRGep&#10;oRW9emlVfdoOhsMs1/s1vu+Os8x/fHcrXL/haeD8/m5cPQOLaox/z3DFJ3SoiOngBisD0xwWeUro&#10;kcQc2NWfpvMM2IHU0yIDrEr8P6H6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACseYWMM&#10;AgAA+wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM7F&#10;uDXhAAAACgEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt">
+              <v:rect w14:anchorId="70CDF25E" id="Rectángulo 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:491.4pt;margin-top:4.7pt;width:70.85pt;height:85.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHmFjDAIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTpJtYcVarbLeq&#10;tL1I234AwThGBYYOJM726zvgJBu1b1X9gBgPnDlz5rC6PVrDDgqDBtfwalJyppyEVrtdw79/e3iz&#10;4CxE4VphwKmGP6vAb9evX60GX6sp9GBahYxAXKgH3/A+Rl8XRZC9siJMwCtHyQ7Qikgh7ooWxUDo&#10;1hTTsnxXDICtR5AqBPp7Pyb5OuN3nZLxS9cFFZlpOHGLecW8btNarFei3qHwvZYnGuIfWFihHRW9&#10;QN2LKNge9V9QVkuEAF2cSLAFdJ2WKvdA3VTlH9089cKr3AuJE/xFpvD/YOXnw5P/iol68I8gfwTm&#10;YNMLt1N3iDD0SrRUrkpCFYMP9eVCCgJdZdvhE7Q0WrGPkDU4dmgTIHXHjlnq54vU6hiZpJ+L5fJm&#10;OedMUqoqF2X1dp5LiPp822OIHxRYljYNRxplRheHxxATG1Gfj6RiDh60MXmcxrGBUJflvMw3Ahjd&#10;pmzuMjlLbQyygyBPxOPYGrV/fcrqSLY02hLTMn2jUZIa712bq0ShzbgnJsYlbJUNd6J31idZMdRb&#10;aJ9JK4TRgfRiaNMD/uJsIPc1PPzcC1ScmY+O9F5Ws1myaw5m85spBXid2V5nhJMERc1wNm43cbT4&#10;3qPe9VSpykI4uKMZdTrL98LqNFlyWFb19BqSha/jfOrlza5/AwAA//8DAFBLAwQUAAYACAAAACEA&#10;zsW4NeEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm500bTSN2ZQieBC0&#10;0Cql3rbZbRK6f8Lupo3f3ulJb294w3u/Vy5Ho9lZ+dA5y2E6SYApWzvZ2YbD1+frQw4sRGGl0M4q&#10;Dj8qwLK6vSlFId3FbtR5GxtGITYUgkMbY18ghrpVRoSJ65Ul7+i8EZFO36D04kLhRmOaJI9oRGep&#10;oRW9emlVfdoOhsMs1/s1vu+Os8x/fHcrXL/haeD8/m5cPQOLaox/z3DFJ3SoiOngBisD0xwWeUro&#10;kcQc2NWfpvMM2IHU0yIDrEr8P6H6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACseYWMM&#10;AgAA+wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM7F&#10;uDXhAAAACgEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt">
                 <v:shadow color="#868686"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00F341D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0529A60B" wp14:editId="4F9ADBEB">
             <wp:extent cx="1639491" cy="857250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="0 Imagen"/>
@@ -297,127 +297,125 @@
         <w:t>ía</w:t>
       </w:r>
       <w:r w:rsidR="00DE0552" w:rsidRPr="00CE7229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD06E8E" w14:textId="77777777" w:rsidR="00515CFD" w:rsidRPr="00CF6F87" w:rsidRDefault="00515CFD" w:rsidP="00515CFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2537E3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B408A4E" w14:textId="10141136" w:rsidR="00BA0623" w:rsidRDefault="000B01DA" w:rsidP="00515CFD">
+    <w:p w14:paraId="0B408A4E" w14:textId="49C0FCE5" w:rsidR="00BA0623" w:rsidRDefault="000B01DA" w:rsidP="00515CFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F787F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">SOLICITUD DE </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>REINSCRIPC</w:t>
       </w:r>
       <w:r w:rsidRPr="004F787F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>IÓN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF09D0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00037901">
+      <w:r w:rsidR="00A74D2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>PRIMAVERA</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>OTOÑO</w:t>
+      </w:r>
       <w:r w:rsidR="00037901">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2ABE92" w14:textId="77777777" w:rsidR="00037901" w:rsidRPr="00515CFD" w:rsidRDefault="00037901" w:rsidP="00515CFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2537E3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
@@ -606,89 +604,79 @@
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B01DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="000B01DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF00FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000B01DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>PRESENCIAL</w:t>
       </w:r>
       <w:r w:rsidR="000B01DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF00FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000B01DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>UMAD</w:t>
-[...8 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>UMAD:</w:t>
       </w:r>
       <w:r w:rsidR="000B01DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B01DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>ON LINE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F8127" w14:textId="77777777" w:rsidR="00BA0623" w:rsidRPr="000B01DA" w:rsidRDefault="00BA0623" w:rsidP="00BA0623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="8"/>
@@ -721,178 +709,168 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36914582" w14:textId="4D151D3B" w:rsidR="00515CFD" w:rsidRDefault="00D63865" w:rsidP="00BA0623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B01DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA0623" w:rsidRPr="000B01DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BA0623" w:rsidRPr="00073898">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00515CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00BA0623" w:rsidRPr="00073898">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00515CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00BA0623" w:rsidRPr="00073898">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>,  a</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">,  a </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0623" w:rsidRPr="00021A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0623" w:rsidRPr="00021A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
       <w:r w:rsidR="00BA0623" w:rsidRPr="00073898">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0623" w:rsidRPr="00021A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0623" w:rsidRPr="00021A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0623" w:rsidRPr="00021A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA0623" w:rsidRPr="00021A9D">
-[...25 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00BA0623" w:rsidRPr="00073898">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidR="00E2738B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BA0623" w:rsidRPr="00073898">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE7229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="00BA0623" w:rsidRPr="00073898">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B1A8783" w14:textId="7E244A90" w:rsidR="00BA0623" w:rsidRPr="00073898" w:rsidRDefault="00BA0623" w:rsidP="00BA0623">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1172,94 +1150,63 @@
       <w:r w:rsidRPr="00515CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Apellido Materno                     </w:t>
       </w:r>
       <w:r w:rsidR="00515CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00515CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nombre(</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> Nombre(s)                </w:t>
       </w:r>
       <w:r w:rsidR="00DE0552" w:rsidRPr="00402E25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DE0552">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63865">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6840B982" w14:textId="77777777" w:rsidR="00BA0623" w:rsidRDefault="00BA0623" w:rsidP="00515CFD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -1363,164 +1310,113 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A63001C" w14:textId="64351B74" w:rsidR="00AE7BDC" w:rsidRDefault="00AE7BDC" w:rsidP="00515CFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB60B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Teléfono </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Teléfono Local:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB60B3" w:rsidRPr="00BB60B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BB60B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Local:</w:t>
+        <w:t xml:space="preserve"> Teléfono Celular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB60B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00BB60B3" w:rsidRPr="00BB60B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
-[...50 lines deleted...]
-        <w:t>________________________________</w:t>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0F45D0" w14:textId="333EF86E" w:rsidR="00CE7229" w:rsidRDefault="00CE7229" w:rsidP="00515CFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Correo: _____________________________________________</w:t>
-[...7 lines deleted...]
-        <w:t>_.</w:t>
+        <w:t>Correo: ______________________________________________.</w:t>
       </w:r>
       <w:r w:rsidR="000B01DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t>en caso de haberlo cambiado)</w:t>
+        <w:t>(en caso de haberlo cambiado)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BBA883" w14:textId="3D999B21" w:rsidR="00BA0623" w:rsidRPr="00CE7229" w:rsidRDefault="00FE7344" w:rsidP="00515CFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
@@ -1575,62 +1471,52 @@
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="00BB60B3" w:rsidRPr="00CE7229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="00515CFD" w:rsidRPr="00CE7229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">                      </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">                        .</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4033845B" w14:textId="77777777" w:rsidR="00FE7344" w:rsidRPr="00FE7344" w:rsidRDefault="00FE7344" w:rsidP="00515CFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="021AC9AE" w14:textId="77777777" w:rsidR="00BA0623" w:rsidRPr="009564C8" w:rsidRDefault="00BA0623" w:rsidP="00BA0623">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2536,64 +2422,52 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00515CFD" w:rsidRPr="00BF3F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF3F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">        .</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BF3F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF3F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                          </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336E679E" w14:textId="0FE46954" w:rsidR="006F02AB" w:rsidRDefault="006F02AB" w:rsidP="006F02AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3294,134 +3168,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Teléfonos: 55 55</w:t>
       </w:r>
       <w:r w:rsidR="002D301D" w:rsidRPr="00BF3F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>6-</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">6-1876 </w:t>
+      </w:r>
+      <w:r w:rsidR="002D301D" w:rsidRPr="00BF3F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">1876 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D301D" w:rsidRPr="00BF3F6A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="002D301D" w:rsidRPr="00BF3F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>55</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D301D" w:rsidRPr="00BF3F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>55</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">5566-9163. </w:t>
+      </w:r>
+      <w:r w:rsidR="002D301D" w:rsidRPr="00BF3F6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">: 55-4698-8085. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Whatsapp: 55-4698-8085. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB096BB" w14:textId="076A7BA6" w:rsidR="002D301D" w:rsidRPr="00037901" w:rsidRDefault="00BF3F6A" w:rsidP="0000622F">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037901">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">A través del correo electrónico: </w:t>
@@ -3445,61 +3289,61 @@
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002D301D" w:rsidRPr="00037901" w:rsidSect="00D63865">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="-284" w:right="476" w:bottom="284" w:left="567" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CD5B75B" w14:textId="77777777" w:rsidR="00456121" w:rsidRDefault="00456121">
+    <w:p w14:paraId="1C22D47C" w14:textId="77777777" w:rsidR="00C86D9F" w:rsidRDefault="00C86D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="418F243E" w14:textId="77777777" w:rsidR="00456121" w:rsidRDefault="00456121">
+    <w:p w14:paraId="1588D127" w14:textId="77777777" w:rsidR="00C86D9F" w:rsidRDefault="00C86D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3530,106 +3374,106 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F6F583B" w14:textId="0DEABE13" w:rsidR="00000000" w:rsidRDefault="00CB5D59" w:rsidP="00AF6A31">
+  <w:p w14:paraId="3F6F583B" w14:textId="0DEABE13" w:rsidR="008E40CD" w:rsidRDefault="00CB5D59" w:rsidP="00AF6A31">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1222"/>
         <w:tab w:val="right" w:pos="11057"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EB4BAF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EE94C21" w14:textId="77777777" w:rsidR="00456121" w:rsidRDefault="00456121">
+    <w:p w14:paraId="2DE6D1D3" w14:textId="77777777" w:rsidR="00C86D9F" w:rsidRDefault="00C86D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BFC971B" w14:textId="77777777" w:rsidR="00456121" w:rsidRDefault="00456121">
+    <w:p w14:paraId="7495F057" w14:textId="77777777" w:rsidR="00C86D9F" w:rsidRDefault="00C86D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="116E4942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B62C61C"/>
     <w:lvl w:ilvl="0" w:tplc="2A52091E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
@@ -4654,105 +4498,108 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2019770068">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1342665783">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1135754094">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1650015712">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="188297317">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1557083244">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB5D59"/>
     <w:rsid w:val="000021A8"/>
     <w:rsid w:val="00002BCB"/>
     <w:rsid w:val="00037901"/>
     <w:rsid w:val="00051633"/>
     <w:rsid w:val="000B01DA"/>
     <w:rsid w:val="000E082D"/>
     <w:rsid w:val="001070BD"/>
     <w:rsid w:val="001F1872"/>
     <w:rsid w:val="001F478A"/>
     <w:rsid w:val="002B41BA"/>
     <w:rsid w:val="002D301D"/>
     <w:rsid w:val="002F738E"/>
     <w:rsid w:val="00367204"/>
     <w:rsid w:val="003D6B16"/>
     <w:rsid w:val="00456121"/>
     <w:rsid w:val="0047672F"/>
     <w:rsid w:val="00515CFD"/>
     <w:rsid w:val="00525B3D"/>
     <w:rsid w:val="005A4E87"/>
     <w:rsid w:val="006342D0"/>
     <w:rsid w:val="006F02AB"/>
     <w:rsid w:val="00792F43"/>
+    <w:rsid w:val="008E40CD"/>
     <w:rsid w:val="00923F36"/>
     <w:rsid w:val="009A6E82"/>
+    <w:rsid w:val="00A72D53"/>
+    <w:rsid w:val="00A74D2E"/>
     <w:rsid w:val="00AC4599"/>
     <w:rsid w:val="00AE66EF"/>
     <w:rsid w:val="00AE7BDC"/>
     <w:rsid w:val="00AF6A31"/>
     <w:rsid w:val="00B233A9"/>
     <w:rsid w:val="00BA0623"/>
     <w:rsid w:val="00BB60B3"/>
     <w:rsid w:val="00BF3F6A"/>
     <w:rsid w:val="00C263F0"/>
     <w:rsid w:val="00C76B70"/>
+    <w:rsid w:val="00C86D9F"/>
     <w:rsid w:val="00CB5D59"/>
     <w:rsid w:val="00CC318E"/>
     <w:rsid w:val="00CE7229"/>
     <w:rsid w:val="00CF6F87"/>
     <w:rsid w:val="00D63865"/>
     <w:rsid w:val="00D96AF7"/>
     <w:rsid w:val="00DE0552"/>
     <w:rsid w:val="00E24C7E"/>
     <w:rsid w:val="00E2738B"/>
     <w:rsid w:val="00EB4BAF"/>
     <w:rsid w:val="00F104CB"/>
     <w:rsid w:val="00F341D8"/>
     <w:rsid w:val="00FE2701"/>
     <w:rsid w:val="00FE7344"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -5606,66 +5453,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>414</Words>
-  <Characters>2277</Characters>
+  <Words>413</Words>
+  <Characters>2274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2686</CharactersWithSpaces>
+  <CharactersWithSpaces>2682</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>seminario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>