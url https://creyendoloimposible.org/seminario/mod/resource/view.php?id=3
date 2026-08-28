--- v0 (2026-02-01)
+++ v1 (2026-08-28)
@@ -206,101 +206,112 @@
                   <w:pPr>
                     <w:pStyle w:val="Textoindependiente"/>
                     <w:ind w:left="284"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Fotografía</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:anchorlock/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6B7AB6" w14:textId="77777777" w:rsidR="009E44E3" w:rsidRDefault="009E44E3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="694F69A3" w14:textId="590B1C0A" w:rsidR="009E44E3" w:rsidRDefault="007D6362">
+    <w:p w14:paraId="694F69A3" w14:textId="24966D05" w:rsidR="009E44E3" w:rsidRDefault="007D6362">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5323"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="006FC0"/>
         </w:rPr>
         <w:t>SOLICITUD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="006FC0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="006FC0"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="006FC0"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00083B9F">
         <w:rPr>
           <w:color w:val="006FC0"/>
         </w:rPr>
         <w:t>ADMISION</w:t>
       </w:r>
       <w:r w:rsidR="00FB30B8">
         <w:rPr>
           <w:color w:val="006FC0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E94F2F">
         <w:rPr>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:tab/>
-        <w:t>PRIMAVERA 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001535DD">
+        <w:rPr>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>OTOÑO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94F2F">
+        <w:rPr>
+          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26948408" w14:textId="77777777" w:rsidR="009E44E3" w:rsidRDefault="007D6362">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="73" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1" w:right="233"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Llene</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>por</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
@@ -551,79 +562,89 @@
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00682A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00682A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF00FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00682A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>PRESENCIAL</w:t>
       </w:r>
       <w:r w:rsidRPr="00682A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF00FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00682A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">UMAD: </w:t>
+        <w:t>UMAD</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00682A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00682A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>ON LINE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C75E34" w14:textId="77777777" w:rsidR="009E44E3" w:rsidRPr="00682A4B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="11"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="11188688">
           <v:shape id="_x0000_s2052" style="position:absolute;margin-left:31.2pt;margin-top:9pt;width:546.9pt;height:.1pt;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="624,180" coordsize="10938,0" o:spt="100" adj="0,,0" path="m624,180r529,m1156,180r265,m1424,180r397,m1824,180r398,m2224,180r266,m2492,180r398,m2892,180r397,m3292,180r397,m3692,180r265,m3959,180r398,m4359,180r266,m4627,180r530,m5159,180r265,m5427,180r397,m5827,180r397,m6226,180r266,m6494,180r398,m6894,180r398,m7294,180r397,m7694,180r265,m7962,180r397,m8362,180r265,m8629,180r530,m9161,180r266,m9429,180r397,m9829,180r397,m10229,180r265,m10497,180r397,m10896,180r398,m11296,180r266,e" filled="f" strokeweight=".26669mm">
             <v:stroke joinstyle="round"/>
             <v:formulas/>
@@ -2749,55 +2770,63 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>55-5566-1876,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>55-5566-9163.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Whatsapp: 55-4698-8085.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Whatsapp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>: 55-4698-8085.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0E919F" w14:textId="77777777" w:rsidR="009E44E3" w:rsidRDefault="007D6362">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="280" w:lineRule="auto"/>
         <w:ind w:right="339" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
@@ -3241,58 +3270,58 @@
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="5FF86E2B">
           <v:rect id="_x0000_s2050" style="position:absolute;margin-left:45.05pt;margin-top:14.5pt;width:537.75pt;height:1.4pt;z-index:-15727104;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" fillcolor="black" stroked="f">
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009E44E3">
       <w:pgSz w:w="12250" w:h="15850"/>
       <w:pgMar w:top="1320" w:right="280" w:bottom="480" w:left="460" w:header="0" w:footer="282" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DD07347" w14:textId="77777777" w:rsidR="008B5EF6" w:rsidRDefault="008B5EF6">
+    <w:p w14:paraId="423CB02F" w14:textId="77777777" w:rsidR="00CC152D" w:rsidRDefault="00CC152D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27E9E240" w14:textId="77777777" w:rsidR="008B5EF6" w:rsidRDefault="008B5EF6">
+    <w:p w14:paraId="0508C47C" w14:textId="77777777" w:rsidR="00CC152D" w:rsidRDefault="00CC152D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3367,58 +3396,58 @@
                 </w:r>
                 <w:r w:rsidR="00B65D43">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
                 <w:r>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page" anchory="page"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49996D35" w14:textId="77777777" w:rsidR="008B5EF6" w:rsidRDefault="008B5EF6">
+    <w:p w14:paraId="02CA8EFB" w14:textId="77777777" w:rsidR="00CC152D" w:rsidRDefault="00CC152D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="681790C1" w14:textId="77777777" w:rsidR="008B5EF6" w:rsidRDefault="008B5EF6">
+    <w:p w14:paraId="1FAE8FC8" w14:textId="77777777" w:rsidR="00CC152D" w:rsidRDefault="00CC152D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D9452BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEB063C0"/>
     <w:lvl w:ilvl="0" w:tplc="501A5322">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="695" w:hanging="304"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
@@ -3639,89 +3668,93 @@
     <w:lvl w:ilvl="8" w:tplc="2FBA6252">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9367" w:hanging="292"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1573545834">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1997762009">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2054"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E44E3"/>
     <w:rsid w:val="00051EFC"/>
     <w:rsid w:val="00083B9F"/>
     <w:rsid w:val="00086F6E"/>
+    <w:rsid w:val="001535DD"/>
     <w:rsid w:val="00192D16"/>
     <w:rsid w:val="00682A4B"/>
     <w:rsid w:val="007369F4"/>
     <w:rsid w:val="007D2823"/>
     <w:rsid w:val="007D6362"/>
     <w:rsid w:val="008A0951"/>
     <w:rsid w:val="008B5EF6"/>
     <w:rsid w:val="009E44E3"/>
+    <w:rsid w:val="00A72D53"/>
     <w:rsid w:val="00B65D43"/>
+    <w:rsid w:val="00CC152D"/>
     <w:rsid w:val="00CE29D7"/>
     <w:rsid w:val="00D96AF7"/>
     <w:rsid w:val="00DA0ECB"/>
     <w:rsid w:val="00E94F2F"/>
     <w:rsid w:val="00FB30B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2054"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -4562,74 +4595,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8E69B6E-5E33-45D9-A5F5-DCB9586033F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>294</Words>
-  <Characters>1623</Characters>
+  <Characters>1619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1914</CharactersWithSpaces>
+  <CharactersWithSpaces>1910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>seminario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-11-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PDFescape Online - https://www.pdfescape.com</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">